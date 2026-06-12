--- v1 (2026-04-28)
+++ v2 (2026-06-12)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr checkCompatibility="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\03.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\05.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F986BD0A-DC29-43C3-83D6-D3E5889F2E2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECC90387-250C-4E5E-8E5F-9681EB255E0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
@@ -431,247 +431,247 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:E11"/>
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.453125" customWidth="1"/>
     <col min="5" max="6" width="11.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C2">
-        <v>38015806.920000002</v>
+        <v>39976239.119999997</v>
       </c>
       <c r="D2">
-        <v>1264501.6000000001</v>
+        <v>632679.5</v>
       </c>
       <c r="E2">
-        <v>201905.18</v>
+        <v>275518.38</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C3">
-        <v>65812569.969999999</v>
+        <v>71144782.799999997</v>
       </c>
       <c r="D3">
-        <v>2235997.04</v>
+        <v>1217637.27</v>
       </c>
       <c r="E3">
-        <v>178753.4</v>
+        <v>193646.54</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C4">
-        <v>91752130.159999996</v>
+        <v>100441498.64</v>
       </c>
       <c r="D4">
-        <v>3213186.12</v>
+        <v>1891912.3</v>
       </c>
       <c r="E4">
-        <v>673109.97</v>
+        <v>308414.73</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C5">
-        <v>94626827.060000002</v>
+        <v>105570619.23999999</v>
       </c>
       <c r="D5">
-        <v>3397513.16</v>
+        <v>1966115.83</v>
       </c>
       <c r="E5">
-        <v>542991.48</v>
+        <v>848785.04</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C6">
-        <v>76643331.099999994</v>
+        <v>86070336.5</v>
       </c>
       <c r="D6">
-        <v>2890153.65</v>
+        <v>1736040.41</v>
       </c>
       <c r="E6">
-        <v>1002738.89</v>
+        <v>744922.15</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C7">
-        <v>48370932.439999998</v>
+        <v>54634478.920000002</v>
       </c>
       <c r="D7">
-        <v>2021159.28</v>
+        <v>1256326.69</v>
       </c>
       <c r="E7">
-        <v>567883.66</v>
+        <v>531107.87</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C8">
-        <v>28858314.09</v>
+        <v>32876155.98</v>
       </c>
       <c r="D8">
-        <v>1379744.09</v>
+        <v>887048.97</v>
       </c>
       <c r="E8">
-        <v>312362.47000000003</v>
+        <v>352459.03</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C9">
-        <v>11406531.18</v>
+        <v>13934061.66</v>
       </c>
       <c r="D9">
-        <v>854508.38</v>
+        <v>561575.04</v>
       </c>
       <c r="E9">
-        <v>158437.07</v>
+        <v>157752.94</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C10">
-        <v>3094793.16</v>
+        <v>3568971.59</v>
       </c>
       <c r="D10">
-        <v>177014.79</v>
+        <v>119808.73</v>
       </c>
       <c r="E10">
-        <v>33734.42</v>
+        <v>22687.77</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1">
-        <v>46112</v>
+        <v>46171</v>
       </c>
       <c r="C11">
-        <v>336922.36</v>
+        <v>477984.57</v>
       </c>
       <c r="D11">
-        <v>134989.1</v>
+        <v>169340.97</v>
       </c>
       <c r="E11">
-        <v>635.82000000000005</v>
+        <v>763.18</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B12" s="1"/>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B14" s="1"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.35">
@@ -802,59 +802,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69C76B40-08AA-4D57-838B-E45B2A46ACF3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEDBFC19-5230-4516-AE6B-26949C42BE4F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CF5C71A-3C4E-4193-A6F9-8B063AE95C2C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0B0CF53-78F7-48A5-A0DF-03561B923E31}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB5E3C3F-EA1F-497A-99F8-C7A191AC3C73}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B6B1045-CDAB-4B2C-9AE2-3E43DD9A7A9D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>