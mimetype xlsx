--- v2 (2026-06-12)
+++ v3 (2026-07-27)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr checkCompatibility="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\05.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\06.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECC90387-250C-4E5E-8E5F-9681EB255E0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{441780CB-7AFA-40CC-96D6-1B0BD6F82E41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Fundusz</t>
@@ -116,54 +116,55 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office 2007–2010">
@@ -431,272 +432,273 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.81640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.77734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
-    <col min="3" max="3" width="12" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="11.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.44140625" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C2" s="3">
+        <v>40849337.259999998</v>
+      </c>
+      <c r="D2" s="3">
+        <v>693060.59</v>
+      </c>
+      <c r="E2" s="3">
+        <v>313450.42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C3" s="3">
+        <v>72967738.340000004</v>
+      </c>
+      <c r="D3" s="3">
+        <v>1401220.31</v>
+      </c>
+      <c r="E3" s="3">
+        <v>155433.33000000002</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C4" s="3">
+        <v>102308061.09</v>
+      </c>
+      <c r="D4" s="3">
+        <v>2058868.86</v>
+      </c>
+      <c r="E4" s="3">
+        <v>356570.65</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C5" s="3">
+        <v>106878097.5</v>
+      </c>
+      <c r="D5" s="3">
+        <v>2124837.64</v>
+      </c>
+      <c r="E5" s="3">
+        <v>497329.24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C6" s="3">
+        <v>87042121.129999995</v>
+      </c>
+      <c r="D6" s="3">
+        <v>1968874.11</v>
+      </c>
+      <c r="E6" s="3">
+        <v>605432.30000000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C7" s="3">
+        <v>55093809.939999998</v>
+      </c>
+      <c r="D7" s="3">
+        <v>1408889.28</v>
+      </c>
+      <c r="E7" s="3">
+        <v>562048.07000000007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C8" s="3">
+        <v>33122121.050000001</v>
+      </c>
+      <c r="D8" s="3">
+        <v>945019.56</v>
+      </c>
+      <c r="E8" s="3">
+        <v>454785.66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C9" s="3">
+        <v>14270423.380000001</v>
+      </c>
+      <c r="D9" s="3">
+        <v>597283.59</v>
+      </c>
+      <c r="E9" s="3">
+        <v>164608.25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C10" s="3">
+        <v>3575476.64</v>
+      </c>
+      <c r="D10" s="3">
+        <v>157663.47</v>
+      </c>
+      <c r="E10" s="3">
+        <v>130619.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1">
-        <v>46171</v>
-[...11 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+        <v>46203</v>
+      </c>
+      <c r="C11" s="3">
+        <v>489642.23999999999</v>
+      </c>
+      <c r="D11" s="3">
+        <v>13767.98</v>
+      </c>
+      <c r="E11" s="3">
+        <v>448.01</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B12" s="1"/>
       <c r="F12" s="2"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B13" s="1"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B14" s="1"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B15" s="1"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B16" s="1"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B17" s="1"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B18" s="1"/>
     </row>
-    <row r="19" spans="2:2" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -802,59 +804,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEDBFC19-5230-4516-AE6B-26949C42BE4F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D786EC38-70F7-4D4A-8436-025E0E51A68A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0B0CF53-78F7-48A5-A0DF-03561B923E31}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4547525F-1DCD-48B0-A439-2840387F7B0B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B6B1045-CDAB-4B2C-9AE2-3E43DD9A7A9D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B292064D-E9E9-4C92-84F6-AA55BB12F63D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>