--- v3 (2026-07-27)
+++ v4 (2026-10-26)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr checkCompatibility="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\06.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\09.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{441780CB-7AFA-40CC-96D6-1B0BD6F82E41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F553AA4A-D66F-4B09-A695-4B12F32D305C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="792" yWindow="0" windowWidth="22248" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Fundusz</t>
@@ -116,55 +117,54 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office 2007–2010">
@@ -432,277 +432,280 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2"/>
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.77734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="13.5546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.44140625" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>313450.42</v>
+        <v>46295</v>
+      </c>
+      <c r="C2">
+        <v>41874131.920000002</v>
+      </c>
+      <c r="D2">
+        <v>723410.76</v>
+      </c>
+      <c r="E2">
+        <v>399947.89</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>155433.33000000002</v>
+        <v>46295</v>
+      </c>
+      <c r="C3">
+        <v>77146580.689999998</v>
+      </c>
+      <c r="D3">
+        <v>1313573.54</v>
+      </c>
+      <c r="E3">
+        <v>291513.84000000003</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>356570.65</v>
+        <v>46295</v>
+      </c>
+      <c r="C4">
+        <v>111925702.13</v>
+      </c>
+      <c r="D4">
+        <v>1943696.07</v>
+      </c>
+      <c r="E4">
+        <v>257670.22</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>497329.24</v>
+        <v>46295</v>
+      </c>
+      <c r="C5">
+        <v>119018992.13</v>
+      </c>
+      <c r="D5">
+        <v>2022966.3</v>
+      </c>
+      <c r="E5">
+        <v>744323.24</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>605432.30000000005</v>
+        <v>46295</v>
+      </c>
+      <c r="C6">
+        <v>98161507.459999993</v>
+      </c>
+      <c r="D6">
+        <v>1887905.34</v>
+      </c>
+      <c r="E6">
+        <v>847453.63</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>562048.07000000007</v>
+        <v>46295</v>
+      </c>
+      <c r="C7">
+        <v>62581733.439999998</v>
+      </c>
+      <c r="D7">
+        <v>1302790.1499999999</v>
+      </c>
+      <c r="E7">
+        <v>552707.14</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>454785.66</v>
+        <v>46295</v>
+      </c>
+      <c r="C8">
+        <v>38207961.219999999</v>
+      </c>
+      <c r="D8">
+        <v>1002133.22</v>
+      </c>
+      <c r="E8">
+        <v>502365.56</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>164608.25</v>
+        <v>46295</v>
+      </c>
+      <c r="C9">
+        <v>17060639.170000002</v>
+      </c>
+      <c r="D9">
+        <v>630793.20000000007</v>
+      </c>
+      <c r="E9">
+        <v>266867.28999999998</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>130619.6</v>
+        <v>46295</v>
+      </c>
+      <c r="C10">
+        <v>4176452.73</v>
+      </c>
+      <c r="D10">
+        <v>137786.37</v>
+      </c>
+      <c r="E10">
+        <v>18671.3</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1">
-        <v>46203</v>
-[...8 lines deleted...]
-        <v>448.01</v>
+        <v>46295</v>
+      </c>
+      <c r="C11">
+        <v>921384.44</v>
+      </c>
+      <c r="D11">
+        <v>72705.13</v>
+      </c>
+      <c r="E11">
+        <v>17884.510000000002</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B12" s="1"/>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B14" s="1"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddHeader>&amp;R&amp;"Aptos"&amp;10&amp;K0000FF Informacja wewnętrzna&amp;1#_x000D_</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
@@ -804,59 +807,65 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D786EC38-70F7-4D4A-8436-025E0E51A68A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90037B18-0B8A-406F-A9B3-0109ED3A85A4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4547525F-1DCD-48B0-A439-2840387F7B0B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EB1C203-F9D0-4701-9405-86B80C4A1E1C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B292064D-E9E9-4C92-84F6-AA55BB12F63D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E810B59A-8941-4F4E-B9A0-8724EF4D781D}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a2fb5b60-5277-4042-91b9-3b47bfdacad7}" enabled="1" method="Standard" siteId="{5f0f6b6d-8fa7-47ac-b81e-7367a2e11a69}" contentBits="1" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>