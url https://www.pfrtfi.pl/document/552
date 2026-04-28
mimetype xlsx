--- v0 (2026-03-14)
+++ v1 (2026-04-28)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr checkCompatibility="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\02.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Departamenty\DAW\SPRAWOZDAWCZOŚĆ\Dobre praktyki\03.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA0C1D31-57E5-4B77-8BD1-DE2EE39FA236}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F986BD0A-DC29-43C3-83D6-D3E5889F2E2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Fundusz</t>
   </si>
   <si>
     <t>DATA</t>
   </si>
   <si>
@@ -431,247 +431,247 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="B2" sqref="B2:E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.453125" customWidth="1"/>
     <col min="5" max="6" width="11.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C2">
-        <v>38076136.740000002</v>
+        <v>38015806.920000002</v>
       </c>
       <c r="D2">
-        <v>752492.1</v>
+        <v>1264501.6000000001</v>
       </c>
       <c r="E2">
-        <v>351911.57</v>
+        <v>201905.18</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C3">
-        <v>65924701.159999996</v>
+        <v>65812569.969999999</v>
       </c>
       <c r="D3">
-        <v>1199055.3</v>
+        <v>2235997.04</v>
       </c>
       <c r="E3">
-        <v>175646.91</v>
+        <v>178753.4</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C4">
-        <v>92605798.400000006</v>
+        <v>91752130.159999996</v>
       </c>
       <c r="D4">
-        <v>1831258.99</v>
+        <v>3213186.12</v>
       </c>
       <c r="E4">
-        <v>323695.98</v>
+        <v>673109.97</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C5">
-        <v>95577018.640000001</v>
+        <v>94626827.060000002</v>
       </c>
       <c r="D5">
-        <v>1907320.05</v>
+        <v>3397513.16</v>
       </c>
       <c r="E5">
-        <v>831082.91</v>
+        <v>542991.48</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C6">
-        <v>77935770.769999996</v>
+        <v>76643331.099999994</v>
       </c>
       <c r="D6">
-        <v>1758544.99</v>
+        <v>2890153.65</v>
       </c>
       <c r="E6">
-        <v>783828.33</v>
+        <v>1002738.89</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C7">
-        <v>48983342.640000001</v>
+        <v>48370932.439999998</v>
       </c>
       <c r="D7">
-        <v>1159429.77</v>
+        <v>2021159.28</v>
       </c>
       <c r="E7">
-        <v>532255.21</v>
+        <v>567883.66</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C8">
-        <v>29014393.84</v>
+        <v>28858314.09</v>
       </c>
       <c r="D8">
-        <v>865466.95</v>
+        <v>1379744.09</v>
       </c>
       <c r="E8">
-        <v>398001.98</v>
+        <v>312362.47000000003</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C9">
-        <v>11173818.710000001</v>
+        <v>11406531.18</v>
       </c>
       <c r="D9">
-        <v>439082.2</v>
+        <v>854508.38</v>
       </c>
       <c r="E9">
-        <v>170754.76</v>
+        <v>158437.07</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C10">
-        <v>3078930</v>
+        <v>3094793.16</v>
       </c>
       <c r="D10">
-        <v>139218.96</v>
+        <v>177014.79</v>
       </c>
       <c r="E10">
-        <v>14235.13</v>
+        <v>33734.42</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1">
-        <v>46080</v>
+        <v>46112</v>
       </c>
       <c r="C11">
-        <v>214834.53</v>
+        <v>336922.36</v>
       </c>
       <c r="D11">
-        <v>86791.17</v>
+        <v>134989.1</v>
       </c>
       <c r="E11">
-        <v>97019.89</v>
+        <v>635.82000000000005</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B12" s="1"/>
       <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B14" s="1"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.35">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B18" s="1"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.35">
@@ -802,59 +802,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C640C03F-9CD7-411B-BAE4-54A4A6FCD3ED}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69C76B40-08AA-4D57-838B-E45B2A46ACF3}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B85D42A4-1BA5-4B84-B1BE-052635E643C0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CF5C71A-3C4E-4193-A6F9-8B063AE95C2C}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4F1B870-417B-4DCE-B998-27458CF70048}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB5E3C3F-EA1F-497A-99F8-C7A191AC3C73}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>