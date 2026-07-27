--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,63 +2,63 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Zespoły\Bloomberg\Robert\___Struktura Aktywów dobre praktyki\2026\Maj\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Zespoły\Bloomberg\Robert\___Struktura Aktywów dobre praktyki\2026\Czerwiec\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19E78439-9978-41B3-BFE5-CC9BB1B45387}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23559C08-6DD5-4B56-AA12-26E7DCFE9A58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4A460552-8F8D-4BD6-B706-267B2D8FFC42}"/>
   </bookViews>
   <sheets>
-    <sheet name="Arkusz3" sheetId="1" r:id="rId1"/>
+    <sheet name="20260630 Struktura aktywów" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -597,51 +597,58 @@
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="2">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -915,53 +922,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E918D00-DB67-4120-87B6-0298888A5DD0}">
   <dimension ref="B1:P16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" customWidth="1"/>
     <col min="13" max="13" width="16.28515625" customWidth="1"/>
     <col min="14" max="14" width="16.42578125" customWidth="1"/>
     <col min="15" max="15" width="17" customWidth="1"/>
     <col min="16" max="16" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1030,539 +1035,539 @@
       </c>
       <c r="L3" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="12" t="s">
         <v>14</v>
       </c>
       <c r="O3" s="12" t="s">
         <v>15</v>
       </c>
       <c r="P3" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="16">
-        <v>9.2855948690570678E-2</v>
+        <v>8.886699506294117E-2</v>
       </c>
       <c r="E4" s="17">
-        <v>2.1957464350677584E-2</v>
+        <v>2.2155867067813886E-2</v>
       </c>
       <c r="F4" s="18">
-        <v>0.81520140481055547</v>
+        <v>0.814899890953803</v>
       </c>
       <c r="G4" s="19">
-        <v>3.9193477365038393E-2</v>
+        <v>3.8311185741740077E-2</v>
       </c>
       <c r="H4" s="19">
-        <v>2.288907526386336E-2</v>
+        <v>2.2946200205264673E-2</v>
       </c>
       <c r="I4" s="19">
-        <v>2.4264705007961455E-3</v>
+        <v>2.3790919147936014E-3</v>
       </c>
       <c r="J4" s="19">
-        <v>2.1370610742726974E-3</v>
+        <v>5.606949688943653E-3</v>
       </c>
       <c r="K4" s="19">
         <v>0</v>
       </c>
       <c r="L4" s="20">
-        <v>3.3390979442255997E-3</v>
+        <v>4.8338193646998429E-3</v>
       </c>
       <c r="M4" s="21">
-        <v>0.95592036794788904</v>
+        <v>0.95467276999950412</v>
       </c>
       <c r="N4" s="22">
-        <v>9.3046360446516641E-3</v>
+        <v>9.6819852884247066E-3</v>
       </c>
       <c r="O4" s="22">
-        <v>3.3224285609100242E-2</v>
+        <v>3.4816381331328694E-2</v>
       </c>
       <c r="P4" s="23">
-        <v>9.314130665230081E-4</v>
+        <v>8.0872455505771705E-4</v>
       </c>
     </row>
     <row r="5" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="26">
-        <v>0.21702727098958696</v>
+        <v>0.20745022185554551</v>
       </c>
       <c r="E5" s="27">
-        <v>5.2573629672691864E-2</v>
+        <v>5.2581984192770631E-2</v>
       </c>
       <c r="F5" s="26">
-        <v>0.67839158189923965</v>
+        <v>0.68208484321973462</v>
       </c>
       <c r="G5" s="28">
-        <v>2.6220192059978727E-2</v>
+        <v>2.5516541357436404E-2</v>
       </c>
       <c r="H5" s="28">
-        <v>1.7698591860800399E-2</v>
+        <v>1.7639155375865558E-2</v>
       </c>
       <c r="I5" s="28">
-        <v>1.4747245966525628E-3</v>
+        <v>1.4352183216527451E-3</v>
       </c>
       <c r="J5" s="28">
-        <v>1.538602955414802E-3</v>
+        <v>6.069801900291774E-3</v>
       </c>
       <c r="K5" s="28">
         <v>0</v>
       </c>
       <c r="L5" s="29">
-        <v>5.0754059656351602E-3</v>
+        <v>7.2222337767027245E-3</v>
       </c>
       <c r="M5" s="30">
-        <v>0.91907121539250503</v>
+        <v>0.91655730394542478</v>
       </c>
       <c r="N5" s="31">
-        <v>1.8988684734158667E-2</v>
+        <v>1.9368143314764798E-2</v>
       </c>
       <c r="O5" s="31">
-        <v>5.9383480864720381E-2</v>
+        <v>6.2298921937852102E-2</v>
       </c>
       <c r="P5" s="32">
-        <v>1.9664970302456907E-3</v>
+        <v>1.6948996384637527E-3</v>
       </c>
     </row>
     <row r="6" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B6" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="26">
-        <v>0.37813226474380729</v>
+        <v>0.36533826664828128</v>
       </c>
       <c r="E6" s="27">
-        <v>9.2462714886789282E-2</v>
+        <v>9.2964717340374578E-2</v>
       </c>
       <c r="F6" s="26">
-        <v>0.489788854599089</v>
+        <v>0.49516029594260413</v>
       </c>
       <c r="G6" s="28">
-        <v>1.8721208055519089E-2</v>
+        <v>1.8329730012113962E-2</v>
       </c>
       <c r="H6" s="28">
-        <v>1.2457908362387081E-2</v>
+        <v>1.2497237247591759E-2</v>
       </c>
       <c r="I6" s="28">
-        <v>8.2531344229022359E-4</v>
+        <v>8.0797318647381168E-4</v>
       </c>
       <c r="J6" s="28">
-        <v>2.4038622584202185E-3</v>
+        <v>4.4365604637782398E-3</v>
       </c>
       <c r="K6" s="28">
         <v>0</v>
       </c>
       <c r="L6" s="29">
-        <v>5.2078736516978363E-3</v>
+        <v>1.046521915878218E-2</v>
       </c>
       <c r="M6" s="30">
-        <v>0.87068959755422848</v>
+        <v>0.86549189742134358</v>
       </c>
       <c r="N6" s="31">
-        <v>3.1650300804611002E-2</v>
+        <v>3.2080801199931772E-2</v>
       </c>
       <c r="O6" s="31">
-        <v>9.3752775696291576E-2</v>
+        <v>9.9435119922184623E-2</v>
       </c>
       <c r="P6" s="32">
-        <v>3.3100142282557199E-3</v>
+        <v>2.8700357231333314E-3</v>
       </c>
     </row>
     <row r="7" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B7" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="26">
-        <v>0.50354787629558417</v>
+        <v>0.49134943857676805</v>
       </c>
       <c r="E7" s="27">
-        <v>0.12291784665397977</v>
+        <v>0.12418420088388719</v>
       </c>
       <c r="F7" s="26">
-        <v>0.34112894739488953</v>
+        <v>0.34371684979733957</v>
       </c>
       <c r="G7" s="28">
-        <v>1.6589087842930145E-2</v>
+        <v>1.632825060127472E-2</v>
       </c>
       <c r="H7" s="28">
-        <v>8.94170983094799E-3</v>
+        <v>9.009185420602632E-3</v>
       </c>
       <c r="I7" s="28">
-        <v>4.7287984716235388E-4</v>
+        <v>4.652712752736368E-4</v>
       </c>
       <c r="J7" s="28">
-        <v>1.004165603980318E-3</v>
+        <v>1.9594251281072061E-3</v>
       </c>
       <c r="K7" s="28">
         <v>0</v>
       </c>
       <c r="L7" s="29">
-        <v>5.3974865305257413E-3</v>
+        <v>1.2987378316747122E-2</v>
       </c>
       <c r="M7" s="30">
-        <v>0.83648618427324339</v>
+        <v>0.82842644151615252</v>
       </c>
       <c r="N7" s="31">
-        <v>4.1459785900603244E-2</v>
+        <v>4.1950290033314394E-2</v>
       </c>
       <c r="O7" s="31">
-        <v>0.11726603746572103</v>
+        <v>0.12580834772994348</v>
       </c>
       <c r="P7" s="32">
-        <v>4.206611394303247E-3</v>
+        <v>3.6655111923135789E-3</v>
       </c>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B8" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="26">
-        <v>0.54402160635097874</v>
+        <v>0.53231504845498523</v>
       </c>
       <c r="E8" s="27">
-        <v>0.13191097208497848</v>
+        <v>0.13346759761567858</v>
       </c>
       <c r="F8" s="26">
-        <v>0.29745867679600158</v>
+        <v>0.29961613236300627</v>
       </c>
       <c r="G8" s="28">
-        <v>1.0854944526234318E-2</v>
+        <v>1.0713528829380911E-2</v>
       </c>
       <c r="H8" s="28">
-        <v>7.4097834142286736E-3</v>
+        <v>7.4823372035838697E-3</v>
       </c>
       <c r="I8" s="28">
-        <v>3.4741814744112089E-4</v>
+        <v>3.4231599463277988E-4</v>
       </c>
       <c r="J8" s="28">
-        <v>2.027782979270774E-3</v>
+        <v>2.2042887335344498E-3</v>
       </c>
       <c r="K8" s="28">
         <v>0</v>
       </c>
       <c r="L8" s="29">
-        <v>5.9688157008662701E-3</v>
+        <v>1.3858750805197939E-2</v>
       </c>
       <c r="M8" s="30">
-        <v>0.82578517185520806</v>
+        <v>0.81695217907045681</v>
       </c>
       <c r="N8" s="31">
-        <v>4.4236573186349493E-2</v>
+        <v>4.4740034941403696E-2</v>
       </c>
       <c r="O8" s="31">
-        <v>0.12488265043130296</v>
+        <v>0.13427429518102887</v>
       </c>
       <c r="P8" s="32">
-        <v>4.5252229903036852E-3</v>
+        <v>3.9491576690628711E-3</v>
       </c>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="26">
-        <v>0.59783039009202277</v>
+        <v>0.58428489556600371</v>
       </c>
       <c r="E9" s="27">
-        <v>0.14494935840945952</v>
+        <v>0.14736806133347652</v>
       </c>
       <c r="F9" s="26">
-        <v>0.23238596035596687</v>
+        <v>0.23262715594275063</v>
       </c>
       <c r="G9" s="28">
-        <v>1.0718032532403334E-2</v>
+        <v>1.0631230055142438E-2</v>
       </c>
       <c r="H9" s="28">
-        <v>6.1015758273899393E-3</v>
+        <v>6.1839544731187258E-3</v>
       </c>
       <c r="I9" s="28">
-        <v>2.919275021129976E-4</v>
+        <v>2.8903412332618474E-4</v>
       </c>
       <c r="J9" s="28">
-        <v>1.6054856257956521E-3</v>
+        <v>3.5927637812113913E-3</v>
       </c>
       <c r="K9" s="28">
         <v>0</v>
       </c>
       <c r="L9" s="29">
-        <v>6.1172696548488226E-3</v>
+        <v>1.5022904724970365E-2</v>
       </c>
       <c r="M9" s="30">
-        <v>0.81053237592753358</v>
+        <v>0.79906027191543894</v>
       </c>
       <c r="N9" s="31">
-        <v>4.8274956661955228E-2</v>
+        <v>4.9043275475550721E-2</v>
       </c>
       <c r="O9" s="31">
-        <v>0.13574504424825304</v>
+        <v>0.1465269948920668</v>
       </c>
       <c r="P9" s="32">
-        <v>4.891811224721797E-3</v>
+        <v>4.2896993891324989E-3</v>
       </c>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B10" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="26">
-        <v>0.60597039372697148</v>
+        <v>0.59497656885334782</v>
       </c>
       <c r="E10" s="27">
-        <v>0.14634545691250947</v>
+        <v>0.14892250533387982</v>
       </c>
       <c r="F10" s="26">
-        <v>0.22670673599906513</v>
+        <v>0.22133668499982412</v>
       </c>
       <c r="G10" s="28">
-        <v>8.9261900157761257E-3</v>
+        <v>8.8689856692021254E-3</v>
       </c>
       <c r="H10" s="28">
-        <v>5.4558959570549809E-3</v>
+        <v>5.5427464933609861E-3</v>
       </c>
       <c r="I10" s="28">
-        <v>2.7313080662590388E-4</v>
+        <v>2.7065591939879821E-4</v>
       </c>
       <c r="J10" s="28">
-        <v>1.0548645734937945E-3</v>
+        <v>5.2155170506650462E-3</v>
       </c>
       <c r="K10" s="28">
         <v>0</v>
       </c>
       <c r="L10" s="29">
-        <v>5.2673320085031561E-3</v>
+        <v>1.4866335680321363E-2</v>
       </c>
       <c r="M10" s="30">
-        <v>0.80880144648133745</v>
+        <v>0.79708330296284025</v>
       </c>
       <c r="N10" s="31">
-        <v>4.9179159145380021E-2</v>
+        <v>4.9827302718371463E-2</v>
       </c>
       <c r="O10" s="31">
-        <v>0.13662485215383105</v>
+        <v>0.14764134138413171</v>
       </c>
       <c r="P10" s="32">
-        <v>4.831329358033121E-3</v>
+        <v>4.240014912144781E-3</v>
       </c>
     </row>
     <row r="11" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B11" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="26">
-        <v>0.61134213354026656</v>
+        <v>0.59398183758390077</v>
       </c>
       <c r="E11" s="27">
-        <v>0.15210584897433943</v>
+        <v>0.15219330667913911</v>
       </c>
       <c r="F11" s="26">
-        <v>0.2140202897331967</v>
+        <v>0.21357610998729717</v>
       </c>
       <c r="G11" s="28">
-        <v>5.9749634357694949E-3</v>
+        <v>5.8528327206336835E-3</v>
       </c>
       <c r="H11" s="28">
-        <v>4.3199641044888281E-3</v>
+        <v>4.3286795373339787E-3</v>
       </c>
       <c r="I11" s="28">
-        <v>2.1432422469322247E-4</v>
+        <v>2.0891255801971763E-4</v>
       </c>
       <c r="J11" s="28">
-        <v>5.3083352897243148E-3</v>
+        <v>1.8780853145522372E-2</v>
       </c>
       <c r="K11" s="28">
         <v>0</v>
       </c>
       <c r="L11" s="29">
-        <v>6.7141406975212981E-3</v>
+        <v>1.1077467788153328E-2</v>
       </c>
       <c r="M11" s="30">
-        <v>0.80920160378935035</v>
+        <v>0.80012942027239742</v>
       </c>
       <c r="N11" s="31">
-        <v>4.6557942868451781E-2</v>
+        <v>4.5183115818511789E-2</v>
       </c>
       <c r="O11" s="31">
-        <v>0.13963564834139161</v>
+        <v>0.14876390186837038</v>
       </c>
       <c r="P11" s="32">
-        <v>4.1648067476245266E-3</v>
+        <v>3.5956543497750663E-3</v>
       </c>
     </row>
     <row r="12" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="26">
-        <v>0.60476538831996696</v>
+        <v>0.58943420515187295</v>
       </c>
       <c r="E12" s="27">
-        <v>0.15752108983040669</v>
+        <v>0.16099388874129267</v>
       </c>
       <c r="F12" s="26">
-        <v>0.2192715522953923</v>
+        <v>0.22305293951434635</v>
       </c>
       <c r="G12" s="28">
-        <v>3.8189380873694737E-3</v>
+        <v>3.8150973455175399E-3</v>
       </c>
       <c r="H12" s="28">
-        <v>4.8397378178322561E-3</v>
+        <v>4.930396626513847E-3</v>
       </c>
       <c r="I12" s="28">
         <v>0</v>
       </c>
       <c r="J12" s="28">
-        <v>3.6075661473619946E-3</v>
+        <v>4.9414808621743335E-3</v>
       </c>
       <c r="K12" s="28">
         <v>0</v>
       </c>
       <c r="L12" s="29">
-        <v>6.1757275016703916E-3</v>
+        <v>1.2831991758282313E-2</v>
       </c>
       <c r="M12" s="30">
-        <v>0.8046881981386137</v>
+        <v>0.79027924159339968</v>
       </c>
       <c r="N12" s="31">
-        <v>5.0970607629509987E-2</v>
+        <v>5.1949553683866438E-2</v>
       </c>
       <c r="O12" s="31">
-        <v>0.13894752806418315</v>
+        <v>0.15198086462189853</v>
       </c>
       <c r="P12" s="32">
-        <v>5.0109630409311155E-3</v>
+        <v>4.4167279599867373E-3</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="34" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="35">
-        <v>0.46054211198786094</v>
+        <v>0.56806790962262765</v>
       </c>
       <c r="E13" s="36">
-        <v>0.15770404513834038</v>
+        <v>0.19434401486897585</v>
       </c>
       <c r="F13" s="35">
-        <v>0.17093494723540642</v>
+        <v>0.2078495062435182</v>
       </c>
       <c r="G13" s="37">
         <v>0</v>
       </c>
       <c r="H13" s="37">
         <v>0</v>
       </c>
       <c r="I13" s="37">
         <v>0</v>
       </c>
       <c r="J13" s="37">
-        <v>0.2014183511637424</v>
+        <v>1.6132559950834791E-2</v>
       </c>
       <c r="K13" s="37">
         <v>0</v>
       </c>
       <c r="L13" s="38">
-        <v>9.4005444746498856E-3</v>
+        <v>1.3606009314043543E-2</v>
       </c>
       <c r="M13" s="39">
-        <v>0.84014450566753185</v>
+        <v>0.7873485176577627</v>
       </c>
       <c r="N13" s="40">
-        <v>4.7660472064774174E-2</v>
+        <v>4.5686162975609679E-2</v>
       </c>
       <c r="O13" s="40">
-        <v>0.11219292932783424</v>
+        <v>0.16482918299284144</v>
       </c>
       <c r="P13" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:16" x14ac:dyDescent="0.25">
       <c r="C14" s="42"/>
     </row>
     <row r="15" spans="2:16" x14ac:dyDescent="0.25">
       <c r="C15" s="42"/>
     </row>
     <row r="16" spans="2:16" x14ac:dyDescent="0.25">
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="43"/>
       <c r="O16" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="M2:P2"/>
   </mergeCells>
   <conditionalFormatting sqref="A1:XFD1 A2:M2 Q2:XFD2 A3:XFD1048576">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="1" priority="1">
       <formula>"and(CELL(""COL"")=COLUMN(),CELL(""ROW"")=ROW()"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -1669,79 +1674,79 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE918F5-04FF-4C55-BBF9-84993EF3065D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16525255-769C-42F4-B503-9D4F9E890808}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61CBE504-2044-4360-B041-67C75727CA56}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BA50C05-4120-4690-803C-09C1250DAB4A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA41FDDE-5832-408A-BD5C-81ACDAD6A01A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51975C43-4613-4763-A336-2ADC7D9D5530}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Arkusz3</vt:lpstr>
+      <vt:lpstr>20260630 Struktura aktywów</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Robert Sobieraj</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SSR_MIGRATION_STATUS">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>