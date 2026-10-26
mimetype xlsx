--- v1 (2026-07-27)
+++ v2 (2026-10-26)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Zespoły\Bloomberg\Robert\___Struktura Aktywów dobre praktyki\2026\Czerwiec\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Zespoły\Bloomberg\Robert\___Struktura Aktywów dobre praktyki\2026\09 Wrzesień\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{23559C08-6DD5-4B56-AA12-26E7DCFE9A58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5616C11F-F702-4452-B34B-CD44BB01AED6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4A460552-8F8D-4BD6-B706-267B2D8FFC42}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{325C848F-ED5D-4474-AEC0-94A6AB2008C2}"/>
   </bookViews>
   <sheets>
-    <sheet name="20260630 Struktura aktywów" sheetId="1" r:id="rId1"/>
+    <sheet name="20260930 Struktura aktywów" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1" iterateCount="10000" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="28">
   <si>
@@ -517,50 +518,68 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -573,82 +592,57 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...17 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="2">
-[...6 lines deleted...]
-    </dxf>
+  <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -919,660 +913,709 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E918D00-DB67-4120-87B6-0298888A5DD0}">
-  <dimension ref="B1:P16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39D2877F-5511-4E27-A712-913B8D8FD24E}">
+  <dimension ref="B1:P27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" customWidth="1"/>
     <col min="13" max="13" width="16.28515625" customWidth="1"/>
     <col min="14" max="14" width="16.42578125" customWidth="1"/>
     <col min="15" max="15" width="17" customWidth="1"/>
     <col min="16" max="16" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
     </row>
     <row r="2" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
-      <c r="D2" s="44" t="s">
+      <c r="D2" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="45"/>
-[...7 lines deleted...]
-      <c r="M2" s="47" t="s">
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="N2" s="48"/>
-[...1 lines deleted...]
-      <c r="P2" s="49"/>
+      <c r="N2" s="9"/>
+      <c r="O2" s="9"/>
+      <c r="P2" s="10"/>
     </row>
     <row r="3" spans="2:16" ht="72.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="8" t="s">
+      <c r="E3" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="9" t="s">
+      <c r="G3" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="9" t="s">
+      <c r="H3" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="9" t="s">
+      <c r="I3" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="J3" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="9" t="s">
+      <c r="K3" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="10" t="s">
+      <c r="L3" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="11" t="s">
+      <c r="M3" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="12" t="s">
+      <c r="N3" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="12" t="s">
+      <c r="O3" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="P3" s="13" t="s">
+      <c r="P3" s="19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B4" s="14" t="s">
+      <c r="B4" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="C4" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="16">
-[...20 lines deleted...]
-      <c r="K4" s="19">
+      <c r="D4" s="22">
+        <v>8.7556429342767264E-2</v>
+      </c>
+      <c r="E4" s="23">
+        <v>2.2550147830461081E-2</v>
+      </c>
+      <c r="F4" s="24">
+        <v>0.7884740676140175</v>
+      </c>
+      <c r="G4" s="25">
+        <v>3.750656362483256E-2</v>
+      </c>
+      <c r="H4" s="25">
+        <v>5.6356417163426389E-2</v>
+      </c>
+      <c r="I4" s="25">
+        <v>2.3122097980380583E-3</v>
+      </c>
+      <c r="J4" s="25">
+        <v>1.1552884470525811E-3</v>
+      </c>
+      <c r="K4" s="25">
         <v>0</v>
       </c>
-      <c r="L4" s="20">
-[...12 lines deleted...]
-        <v>8.0872455505771705E-4</v>
+      <c r="L4" s="26">
+        <v>4.0888761794045658E-3</v>
+      </c>
+      <c r="M4" s="27">
+        <v>0.92011755984847743</v>
+      </c>
+      <c r="N4" s="28">
+        <v>8.0310181031978921E-3</v>
+      </c>
+      <c r="O4" s="28">
+        <v>7.0217587818224403E-2</v>
+      </c>
+      <c r="P4" s="29">
+        <v>8.9907371300528721E-4</v>
       </c>
     </row>
     <row r="5" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="25" t="s">
+      <c r="C5" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="26">
-[...20 lines deleted...]
-      <c r="K5" s="28">
+      <c r="D5" s="32">
+        <v>0.21007552166686447</v>
+      </c>
+      <c r="E5" s="33">
+        <v>5.210099670762891E-2</v>
+      </c>
+      <c r="F5" s="32">
+        <v>0.65986472071963431</v>
+      </c>
+      <c r="G5" s="34">
+        <v>2.382186984031379E-2</v>
+      </c>
+      <c r="H5" s="34">
+        <v>4.5601120777898831E-2</v>
+      </c>
+      <c r="I5" s="34">
+        <v>1.3567145511266859E-3</v>
+      </c>
+      <c r="J5" s="34">
+        <v>1.3417036449669792E-3</v>
+      </c>
+      <c r="K5" s="34">
         <v>0</v>
       </c>
-      <c r="L5" s="29">
-[...12 lines deleted...]
-        <v>1.6948996384637527E-3</v>
+      <c r="L5" s="35">
+        <v>5.8373520915659949E-3</v>
+      </c>
+      <c r="M5" s="36">
+        <v>0.88943554434075878</v>
+      </c>
+      <c r="N5" s="37">
+        <v>1.5956022701992655E-2</v>
+      </c>
+      <c r="O5" s="37">
+        <v>9.1691863583771988E-2</v>
+      </c>
+      <c r="P5" s="38">
+        <v>1.8315223675465268E-3</v>
       </c>
     </row>
     <row r="6" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="26">
-[...20 lines deleted...]
-      <c r="K6" s="28">
+      <c r="D6" s="32">
+        <v>0.3698400255187565</v>
+      </c>
+      <c r="E6" s="33">
+        <v>8.9160648594368702E-2</v>
+      </c>
+      <c r="F6" s="32">
+        <v>0.48332923336446848</v>
+      </c>
+      <c r="G6" s="34">
+        <v>1.6546134601328047E-2</v>
+      </c>
+      <c r="H6" s="34">
+        <v>3.3039507857103606E-2</v>
+      </c>
+      <c r="I6" s="34">
+        <v>7.3949578580991275E-4</v>
+      </c>
+      <c r="J6" s="34">
+        <v>8.0608775520834953E-5</v>
+      </c>
+      <c r="K6" s="34">
         <v>0</v>
       </c>
-      <c r="L6" s="29">
-[...12 lines deleted...]
-        <v>2.8700357231333314E-3</v>
+      <c r="L6" s="35">
+        <v>7.2643455026438764E-3</v>
+      </c>
+      <c r="M6" s="36">
+        <v>0.85125615071123495</v>
+      </c>
+      <c r="N6" s="37">
+        <v>2.577459714440606E-2</v>
+      </c>
+      <c r="O6" s="37">
+        <v>0.11842659271809004</v>
+      </c>
+      <c r="P6" s="38">
+        <v>2.9995621311058244E-3</v>
       </c>
     </row>
     <row r="7" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="25" t="s">
+      <c r="C7" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="26">
-[...20 lines deleted...]
-      <c r="K7" s="28">
+      <c r="D7" s="32">
+        <v>0.49997970370583195</v>
+      </c>
+      <c r="E7" s="33">
+        <v>0.11717362396334002</v>
+      </c>
+      <c r="F7" s="32">
+        <v>0.33529583961122339</v>
+      </c>
+      <c r="G7" s="34">
+        <v>1.4481489807545588E-2</v>
+      </c>
+      <c r="H7" s="34">
+        <v>2.3625844411638685E-2</v>
+      </c>
+      <c r="I7" s="34">
+        <v>4.1848927255489003E-4</v>
+      </c>
+      <c r="J7" s="34">
+        <v>1.2660648032379086E-3</v>
+      </c>
+      <c r="K7" s="34">
         <v>0</v>
       </c>
-      <c r="L7" s="29">
-[...12 lines deleted...]
-        <v>3.6655111923135789E-3</v>
+      <c r="L7" s="35">
+        <v>7.7589444246274342E-3</v>
+      </c>
+      <c r="M7" s="36">
+        <v>0.82510089137007714</v>
+      </c>
+      <c r="N7" s="37">
+        <v>3.3460441168754122E-2</v>
+      </c>
+      <c r="O7" s="37">
+        <v>0.1357904368329729</v>
+      </c>
+      <c r="P7" s="38">
+        <v>3.7685153768904486E-3</v>
       </c>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="25" t="s">
+      <c r="C8" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="26">
-[...20 lines deleted...]
-      <c r="K8" s="28">
+      <c r="D8" s="32">
+        <v>0.54232703168728136</v>
+      </c>
+      <c r="E8" s="33">
+        <v>0.12435243766239902</v>
+      </c>
+      <c r="F8" s="32">
+        <v>0.29258543297001993</v>
+      </c>
+      <c r="G8" s="34">
+        <v>9.3836683700048839E-3</v>
+      </c>
+      <c r="H8" s="34">
+        <v>2.0341101357050882E-2</v>
+      </c>
+      <c r="I8" s="34">
+        <v>3.0441246566521608E-4</v>
+      </c>
+      <c r="J8" s="34">
+        <v>1.9384134653168854E-3</v>
+      </c>
+      <c r="K8" s="34">
         <v>0</v>
       </c>
-      <c r="L8" s="29">
-[...12 lines deleted...]
-        <v>3.9491576690628711E-3</v>
+      <c r="L8" s="35">
+        <v>8.7675020222617306E-3</v>
+      </c>
+      <c r="M8" s="36">
+        <v>0.81812260551137883</v>
+      </c>
+      <c r="N8" s="37">
+        <v>3.535697552814307E-2</v>
+      </c>
+      <c r="O8" s="37">
+        <v>0.14040507174712549</v>
+      </c>
+      <c r="P8" s="38">
+        <v>4.0090025011643724E-3</v>
       </c>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="25" t="s">
+      <c r="C9" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="26">
-[...20 lines deleted...]
-      <c r="K9" s="28">
+      <c r="D9" s="32">
+        <v>0.59626576612565441</v>
+      </c>
+      <c r="E9" s="33">
+        <v>0.13596387781211783</v>
+      </c>
+      <c r="F9" s="32">
+        <v>0.23041399149866112</v>
+      </c>
+      <c r="G9" s="34">
+        <v>9.2200574142414834E-3</v>
+      </c>
+      <c r="H9" s="34">
+        <v>1.6416331638240064E-2</v>
+      </c>
+      <c r="I9" s="34">
+        <v>2.5447157367653486E-4</v>
+      </c>
+      <c r="J9" s="34">
+        <v>2.5850581553249203E-3</v>
+      </c>
+      <c r="K9" s="34">
         <v>0</v>
       </c>
-      <c r="L9" s="29">
-[...12 lines deleted...]
-        <v>4.2896993891324989E-3</v>
+      <c r="L9" s="35">
+        <v>8.8804457820835792E-3</v>
+      </c>
+      <c r="M9" s="36">
+        <v>0.80714774238154674</v>
+      </c>
+      <c r="N9" s="37">
+        <v>3.8443808663097184E-2</v>
+      </c>
+      <c r="O9" s="37">
+        <v>0.14776760711455694</v>
+      </c>
+      <c r="P9" s="38">
+        <v>4.3122238036124843E-3</v>
       </c>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="25" t="s">
+      <c r="C10" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="26">
-[...20 lines deleted...]
-      <c r="K10" s="28">
+      <c r="D10" s="32">
+        <v>0.60626305071994135</v>
+      </c>
+      <c r="E10" s="33">
+        <v>0.13533248794525291</v>
+      </c>
+      <c r="F10" s="32">
+        <v>0.22412858586537121</v>
+      </c>
+      <c r="G10" s="34">
+        <v>7.5473982112460366E-3</v>
+      </c>
+      <c r="H10" s="34">
+        <v>1.5481585253871645E-2</v>
+      </c>
+      <c r="I10" s="34">
+        <v>2.3453275082325155E-4</v>
+      </c>
+      <c r="J10" s="34">
+        <v>3.7800321385112767E-3</v>
+      </c>
+      <c r="K10" s="34">
         <v>0</v>
       </c>
-      <c r="L10" s="29">
-[...12 lines deleted...]
-        <v>4.240014912144781E-3</v>
+      <c r="L10" s="35">
+        <v>7.2323271149822288E-3</v>
+      </c>
+      <c r="M10" s="36">
+        <v>0.80829707197792988</v>
+      </c>
+      <c r="N10" s="37">
+        <v>3.8715147385960852E-2</v>
+      </c>
+      <c r="O10" s="37">
+        <v>0.14645092311125946</v>
+      </c>
+      <c r="P10" s="38">
+        <v>4.1987256563708365E-3</v>
       </c>
     </row>
     <row r="11" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="25" t="s">
+      <c r="C11" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="D11" s="26">
-[...20 lines deleted...]
-      <c r="K11" s="28">
+      <c r="D11" s="32">
+        <v>0.59710571124971767</v>
+      </c>
+      <c r="E11" s="33">
+        <v>0.14595852830924116</v>
+      </c>
+      <c r="F11" s="32">
+        <v>0.21532356808260303</v>
+      </c>
+      <c r="G11" s="34">
+        <v>4.7787637283544576E-3</v>
+      </c>
+      <c r="H11" s="34">
+        <v>1.4254785207752344E-2</v>
+      </c>
+      <c r="I11" s="34">
+        <v>1.7466076167255314E-4</v>
+      </c>
+      <c r="J11" s="34">
+        <v>1.3674662377935106E-2</v>
+      </c>
+      <c r="K11" s="34">
         <v>0</v>
       </c>
-      <c r="L11" s="29">
-[...12 lines deleted...]
-        <v>3.5956543497750663E-3</v>
+      <c r="L11" s="35">
+        <v>8.7293202827235516E-3</v>
+      </c>
+      <c r="M11" s="36">
+        <v>0.80396774561137141</v>
+      </c>
+      <c r="N11" s="37">
+        <v>4.2903902893331021E-2</v>
+      </c>
+      <c r="O11" s="37">
+        <v>0.14734073094240505</v>
+      </c>
+      <c r="P11" s="38">
+        <v>3.4316686910415557E-3</v>
       </c>
     </row>
     <row r="12" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B12" s="24" t="s">
+      <c r="B12" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="25" t="s">
+      <c r="C12" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="26">
-[...14 lines deleted...]
-      <c r="I12" s="28">
+      <c r="D12" s="32">
+        <v>0.59860957872931286</v>
+      </c>
+      <c r="E12" s="33">
+        <v>0.14478801774466843</v>
+      </c>
+      <c r="F12" s="32">
+        <v>0.21084085221821267</v>
+      </c>
+      <c r="G12" s="34">
+        <v>3.2321997653561407E-3</v>
+      </c>
+      <c r="H12" s="34">
+        <v>1.4909151773764326E-2</v>
+      </c>
+      <c r="I12" s="34">
         <v>0</v>
       </c>
-      <c r="J12" s="28">
-[...2 lines deleted...]
-      <c r="K12" s="28">
+      <c r="J12" s="34">
+        <v>2.0613091585878297E-2</v>
+      </c>
+      <c r="K12" s="34">
         <v>0</v>
       </c>
-      <c r="L12" s="29">
-[...12 lines deleted...]
-        <v>4.4167279599867373E-3</v>
+      <c r="L12" s="35">
+        <v>7.0071081828072534E-3</v>
+      </c>
+      <c r="M12" s="36">
+        <v>0.80476314603646215</v>
+      </c>
+      <c r="N12" s="37">
+        <v>4.0353813830094509E-2</v>
+      </c>
+      <c r="O12" s="37">
+        <v>0.14825419182745103</v>
+      </c>
+      <c r="P12" s="38">
+        <v>4.3283364825436382E-3</v>
       </c>
     </row>
     <row r="13" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="34" t="s">
+      <c r="C13" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="35">
-[...8 lines deleted...]
-      <c r="G13" s="37">
+      <c r="D13" s="41">
+        <v>0.56208206318674292</v>
+      </c>
+      <c r="E13" s="42">
+        <v>0.17351148396577593</v>
+      </c>
+      <c r="F13" s="41">
+        <v>0.21169779791230983</v>
+      </c>
+      <c r="G13" s="43">
         <v>0</v>
       </c>
-      <c r="H13" s="37">
+      <c r="H13" s="43">
         <v>0</v>
       </c>
-      <c r="I13" s="37">
+      <c r="I13" s="43">
         <v>0</v>
       </c>
-      <c r="J13" s="37">
-[...2 lines deleted...]
-      <c r="K13" s="37">
+      <c r="J13" s="43">
+        <v>4.1707452967373861E-2</v>
+      </c>
+      <c r="K13" s="43">
         <v>0</v>
       </c>
-      <c r="L13" s="38">
-[...11 lines deleted...]
-      <c r="P13" s="41">
+      <c r="L13" s="44">
+        <v>1.1001201967797525E-2</v>
+      </c>
+      <c r="M13" s="45">
+        <v>0.8161033301630376</v>
+      </c>
+      <c r="N13" s="46">
+        <v>2.4867192692975749E-2</v>
+      </c>
+      <c r="O13" s="46">
+        <v>0.15686396332648228</v>
+      </c>
+      <c r="P13" s="47">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C14" s="42"/>
+      <c r="C14" s="48"/>
     </row>
     <row r="15" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C15" s="42"/>
-[...13 lines deleted...]
-      <c r="O16" s="43"/>
+      <c r="C15" s="48"/>
+    </row>
+    <row r="18" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D18" s="49"/>
+      <c r="E18" s="49"/>
+      <c r="F18" s="49"/>
+      <c r="M18" s="49"/>
+    </row>
+    <row r="19" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="M19" s="49"/>
+    </row>
+    <row r="20" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+      <c r="M20" s="49"/>
+    </row>
+    <row r="21" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="M21" s="49"/>
+    </row>
+    <row r="22" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D22" s="49"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+      <c r="M22" s="49"/>
+    </row>
+    <row r="23" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="M23" s="49"/>
+    </row>
+    <row r="24" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="M24" s="49"/>
+    </row>
+    <row r="25" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="M25" s="49"/>
+    </row>
+    <row r="26" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+      <c r="M26" s="49"/>
+    </row>
+    <row r="27" spans="4:13" x14ac:dyDescent="0.25">
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="M27" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D2:L2"/>
     <mergeCell ref="M2:P2"/>
   </mergeCells>
-  <conditionalFormatting sqref="A1:XFD1 A2:M2 Q2:XFD2 A3:XFD1048576">
-    <cfRule type="expression" dxfId="1" priority="1">
+  <conditionalFormatting sqref="A2:M2 A1:XFD1 Q2:XFD2 A3:XFD1048576">
+    <cfRule type="expression" dxfId="0" priority="1">
       <formula>"and(CELL(""COL"")=COLUMN(),CELL(""ROW"")=ROW()"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;R&amp;"Aptos"&amp;10&amp;K0000FF Informacja wewnętrzna&amp;1#_x000D_</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
@@ -1674,79 +1717,85 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16525255-769C-42F4-B503-9D4F9E890808}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39AC6B98-15B3-48C6-AA55-C011E56463EF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BA50C05-4120-4690-803C-09C1250DAB4A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF9D36C3-183D-40D3-8F7F-08E0F311D87B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51975C43-4613-4763-A336-2ADC7D9D5530}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85E1FABA-029E-445C-98CC-D2413B4054D3}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a2fb5b60-5277-4042-91b9-3b47bfdacad7}" enabled="1" method="Standard" siteId="{5f0f6b6d-8fa7-47ac-b81e-7367a2e11a69}" contentBits="1" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>20260630 Struktura aktywów</vt:lpstr>
+      <vt:lpstr>20260930 Struktura aktywów</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Robert Sobieraj</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SSR_MIGRATION_STATUS">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>